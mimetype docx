--- v1 (2026-02-20)
+++ v2 (2026-10-19)
@@ -1,40 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3E6A927B" w14:textId="44B585E7" w:rsidR="000E06D2" w:rsidRPr="004E1035" w:rsidRDefault="004E1035" w:rsidP="000111EA">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
@@ -4128,77 +4130,77 @@
           </w:tcPr>
           <w:p w14:paraId="0605518B" w14:textId="77777777" w:rsidR="001D2E08" w:rsidRPr="001D2E08" w:rsidRDefault="001D2E08" w:rsidP="001D2E08">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2E08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05B18E27" w14:textId="12AB8E7E" w:rsidR="001D2E08" w:rsidRDefault="00A66207" w:rsidP="001D2E08">
+    <w:p w14:paraId="05B18E27" w14:textId="12AB8E7E" w:rsidR="001D2E08" w:rsidRDefault="00A66207" w:rsidP="0083276D">
       <w:pPr>
         <w:pStyle w:val="parrafoM"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66207">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Nota. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
         <w:t>Esta tabla muestra los valores…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A864134" w14:textId="67F9087B" w:rsidR="00A66207" w:rsidRPr="00A66207" w:rsidRDefault="00A66207" w:rsidP="001D2E08">
+    <w:p w14:paraId="5A864134" w14:textId="67F9087B" w:rsidR="00A66207" w:rsidRPr="00A66207" w:rsidRDefault="00A66207" w:rsidP="0083276D">
       <w:pPr>
         <w:pStyle w:val="parrafoM"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66207">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Nota específica. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
         <w:t>(*) Los valores a los que se refieren estos atributos…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0350025C" w14:textId="77777777" w:rsidR="001D2E08" w:rsidRDefault="001D2E08" w:rsidP="00512BF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
@@ -4318,85 +4320,84 @@
         <w:t>Propuesta de modelo predictivo de riesgo académico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C024FE" w14:textId="77777777" w:rsidR="001D2E08" w:rsidRDefault="001D2E08" w:rsidP="00512BF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="068AED5C" w14:textId="28440296" w:rsidR="001D2E08" w:rsidRDefault="001D2E08" w:rsidP="001D2E08">
       <w:pPr>
         <w:pStyle w:val="parrafoM"/>
         <w:keepNext/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00647656">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D22AE71" wp14:editId="301DB104">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D22AE71" wp14:editId="69C0E10B">
+            <wp:extent cx="3227695" cy="1939502"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1" name="Imagen 1" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2" descr="Diagrama&#10;&#10;Descripción generada automáticamente"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3662758" cy="2200928"/>
+                      <a:ext cx="3260716" cy="1959344"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E26E4A5" w14:textId="77777777" w:rsidR="00A66207" w:rsidRDefault="0010102B" w:rsidP="001D2E08">
       <w:pPr>
         <w:pStyle w:val="parrafoM"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:iCs/>
         </w:rPr>
@@ -4454,50 +4455,51 @@
     <w:p w14:paraId="14C4BAFE" w14:textId="77777777" w:rsidR="00A66207" w:rsidRPr="001D2E08" w:rsidRDefault="00A66207" w:rsidP="001D2E08">
       <w:pPr>
         <w:pStyle w:val="parrafoM"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2994E39B" w14:textId="78BEE3A6" w:rsidR="00512BF9" w:rsidRPr="00512BF9" w:rsidRDefault="00512BF9" w:rsidP="00512BF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00512BF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Discusión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BC315F" w14:textId="77777777" w:rsidR="006B1B4D" w:rsidRDefault="006B1B4D" w:rsidP="006B1B4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E8F1DFE" w14:textId="156A86A5" w:rsidR="006B1B4D" w:rsidRPr="006B1B4D" w:rsidRDefault="006B1B4D" w:rsidP="006B1B4D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4622,68 +4624,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Opcional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72134B23" w14:textId="77777777" w:rsidR="001D2E08" w:rsidRDefault="001D2E08" w:rsidP="001D2E08">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1B4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Texto de ejemplo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020A0685" w14:textId="6B10EE97" w:rsidR="00512BF9" w:rsidRDefault="00512BF9" w:rsidP="00512BF9">
-      <w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="3060A693" w14:textId="77777777" w:rsidR="007F29F9" w:rsidRDefault="007F29F9" w:rsidP="00512BF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5461A8A8" w14:textId="77777777" w:rsidR="007F29F9" w:rsidRDefault="007F29F9" w:rsidP="00512BF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36F9FF1D" w14:textId="2C44C601" w:rsidR="000111EA" w:rsidRPr="000111EA" w:rsidRDefault="000111EA" w:rsidP="000111EA">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
@@ -4881,648 +4865,602 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="007364AE" w:rsidRPr="00563C1D">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.6018/red/54/5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EDE37AC" w14:textId="795AC06C" w:rsidR="000111EA" w:rsidRPr="000111EA" w:rsidRDefault="000111EA" w:rsidP="00317F3C">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2032AE7D" w14:textId="54A8849A" w:rsidR="00D9044E" w:rsidRPr="00D9044E" w:rsidRDefault="00D9044E" w:rsidP="00317F3C">
-[...120 lines deleted...]
-    <w:p w14:paraId="7744D511" w14:textId="42670F65" w:rsidR="001753DF" w:rsidRDefault="00312678" w:rsidP="001753DF">
+    <w:p w14:paraId="7528E856" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6528"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Declaración de las c</w:t>
       </w:r>
-      <w:r w:rsidR="001753DF" w:rsidRPr="001753DF">
+      <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ontribuciones de l</w:t>
       </w:r>
-      <w:r w:rsidR="00101D8B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>as personas autoras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312763F6" w14:textId="77777777" w:rsidR="00DD7E23" w:rsidRDefault="00DD7E23" w:rsidP="001753DF">
+    <w:p w14:paraId="3D662F0B" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6528"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7904E1AE" w14:textId="26E31445" w:rsidR="00DD7E23" w:rsidRPr="00DD7E23" w:rsidRDefault="001753DF" w:rsidP="00DD7E23">
+    <w:p w14:paraId="14277FF5" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRPr="00DD7E23" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6528"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">En los artículos de investigación en los que participen varios autores, deberá incluirse un breve párrafo en el que se especifiquen sus contribuciones individuales. Deben utilizarse </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DD7E23">
+        <w:t xml:space="preserve">En los artículos de investigación en los que participen varios autores, deberá incluirse un breve párrafo en el que se especifiquen sus contribuciones individuales. Deben utilizarse la siguiente estructura, sustituyendo los marcadores por las iniciales de </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23" w:rsidRPr="00DD7E23">
+      <w:r w:rsidRPr="00DD7E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ombre y </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23" w:rsidRPr="00DD7E23">
+      <w:r w:rsidRPr="00DD7E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rimer </w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23" w:rsidRPr="00DD7E23">
+      <w:r w:rsidRPr="00DD7E23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pellido</w:t>
       </w:r>
-      <w:r w:rsidR="00DD7E23">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265E98A1" w14:textId="1F79020B" w:rsidR="001753DF" w:rsidRPr="001753DF" w:rsidRDefault="001753DF" w:rsidP="001753DF">
+    <w:p w14:paraId="4A648E01" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRPr="001753DF" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6528"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«Conceptualización, X.X. e Y.Y.;</w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> curación de datos</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; software, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>análisis formal</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X., Y.Y. y Z.Z.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>obtención de fondos</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; investigación, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>metodología</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>administración del proyecto</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>recursos</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>supervisión</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>validación</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>visualización</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, X.X.; </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>redacción – borrador original</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, Y.Y</w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>; redacción – revisión y edición</w:t>
       </w:r>
-      <w:r w:rsidR="00312678" w:rsidRPr="001753DF">
+      <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00312678" w:rsidRPr="001753DF">
+      <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00312678">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
       <w:r w:rsidRPr="001753DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Consulte la taxonomía CRediT para la explicación de los términos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090FB8E8" w14:textId="6D5502EF" w:rsidR="00AC0B14" w:rsidRDefault="00AC0B14" w:rsidP="000111EA">
+    <w:p w14:paraId="7E434131" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00317F3C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CEED576" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRPr="000111EA" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6528"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="000111EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Financiación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000111EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117FD0AD" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7525A5" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplos de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
-      <w:r w:rsidRPr="000111EA">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C321440" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRPr="000111EA" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B1B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAA90A4" w14:textId="6C395092" w:rsidR="000111EA" w:rsidRDefault="000111EA" w:rsidP="000111EA">
-[...47 lines deleted...]
-    <w:p w14:paraId="128CB03B" w14:textId="447E5E3F" w:rsidR="000111EA" w:rsidRDefault="000111EA" w:rsidP="002374A3">
+    <w:p w14:paraId="283FD3A9" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002374A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este trabajo </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="002179EA" w:rsidRPr="002374A3">
+        <w:t xml:space="preserve">Este trabajo se ha realizado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentro del proyecto de investigación número de la convocatoria pública del Ministerio de… con una financiación de… en el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002374A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>curso académico 2020/2021</w:t>
       </w:r>
-      <w:r w:rsidR="002374A3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E68336E" w14:textId="5E89EB43" w:rsidR="006B1B4D" w:rsidRDefault="006B1B4D" w:rsidP="002374A3">
+    <w:p w14:paraId="33A7D057" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15ED7450" w14:textId="77777777" w:rsidR="00986D17" w:rsidRDefault="00986D17" w:rsidP="006B1B4D">
+    <w:p w14:paraId="47F05A32" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">O, alternativamente, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31027026" w14:textId="77777777" w:rsidR="00986D17" w:rsidRDefault="00986D17" w:rsidP="006B1B4D">
+    <w:p w14:paraId="0836F63B" w14:textId="77777777" w:rsidR="00AD1140" w:rsidRPr="006B1B4D" w:rsidRDefault="00AD1140" w:rsidP="00AD1140">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:before="60"/>
+      <w:r w:rsidRPr="006B1B4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Este trabajo no ha recibido ninguna subvención específica de los organismos de financiación en los sectores públicos, comerciales o sin fines de lucro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2032AE7D" w14:textId="04710115" w:rsidR="00D9044E" w:rsidRPr="00D9044E" w:rsidRDefault="00D9044E" w:rsidP="00317F3C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Este trabajo no ha recibido ninguna subvención específica de los organismos de financiación en los sectores públicos, comerciales o sin fines de lucro.</w:t>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9044E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaración de</w:t>
+      </w:r>
+      <w:r w:rsidR="00101D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las personas autoras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9044E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>sobre el uso de LLM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267BAFA0" w14:textId="77777777" w:rsidR="00D9044E" w:rsidRPr="00D9044E" w:rsidRDefault="00D9044E" w:rsidP="00317F3C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1402AB77" w14:textId="0239178F" w:rsidR="00317F3C" w:rsidRDefault="00D9044E" w:rsidP="00317F3C">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D9044E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Este artículo no ha utilizado para su redacción textos provenientes de un LLM (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D9044E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D9044E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u otros).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0729D11F" w14:textId="77777777" w:rsidR="00986D17" w:rsidRDefault="006A38A6" w:rsidP="006A38A6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A38A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O, alternativamente, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE99893" w14:textId="31C7D72F" w:rsidR="006A38A6" w:rsidRPr="006A38A6" w:rsidRDefault="00986D17" w:rsidP="006A38A6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este artículo </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A6" w:rsidRPr="006A38A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha utilizado como referencia u objeto de investigación una herramienta LLM o el texto generado por ella, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D6B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lo que se referencia </w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A6" w:rsidRPr="006A38A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>en los términos que establece APA 7.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72414522" w14:textId="77777777" w:rsidR="006B1B4D" w:rsidRPr="006B1B4D" w:rsidRDefault="006B1B4D" w:rsidP="002374A3">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FBC2A3A" w14:textId="6B74BF58" w:rsidR="00512BF9" w:rsidRPr="00986D17" w:rsidRDefault="00512BF9" w:rsidP="00512BF9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986D17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -5742,72 +5680,73 @@
       </w:r>
       <w:r w:rsidRPr="008B420A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 507–516). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008B420A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Dikynson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008B420A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B420A" w:rsidRPr="000111EA" w:rsidSect="0097152B">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0968D4AB" w14:textId="77777777" w:rsidR="002B2815" w:rsidRDefault="002B2815" w:rsidP="0097152B">
+    <w:p w14:paraId="5F7AB59D" w14:textId="77777777" w:rsidR="00C13061" w:rsidRDefault="00C13061" w:rsidP="0097152B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E92DEF8" w14:textId="77777777" w:rsidR="002B2815" w:rsidRDefault="002B2815" w:rsidP="0097152B">
+    <w:p w14:paraId="77FD3BC7" w14:textId="77777777" w:rsidR="00C13061" w:rsidRDefault="00C13061" w:rsidP="0097152B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5846,51 +5785,50 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -6315,58 +6253,58 @@
     <w:r w:rsidR="00444267">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5555E78B" w14:textId="77777777" w:rsidR="0097152B" w:rsidRPr="00444267" w:rsidRDefault="0097152B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CE2DEE3" w14:textId="77777777" w:rsidR="002B2815" w:rsidRDefault="002B2815" w:rsidP="0097152B">
+    <w:p w14:paraId="4116265C" w14:textId="77777777" w:rsidR="00C13061" w:rsidRDefault="00C13061" w:rsidP="0097152B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B9C0BB" w14:textId="77777777" w:rsidR="002B2815" w:rsidRDefault="002B2815" w:rsidP="0097152B">
+    <w:p w14:paraId="34656029" w14:textId="77777777" w:rsidR="00C13061" w:rsidRDefault="00C13061" w:rsidP="0097152B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65E9991D" w14:textId="509DDE8C" w:rsidR="000111EA" w:rsidRPr="000111EA" w:rsidRDefault="000111EA" w:rsidP="000111EA">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000111EA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -6477,103 +6415,169 @@
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <w:t>Mes</w:t>
     </w:r>
     <w:r w:rsidR="009F62B2" w:rsidRPr="000111EA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <w:t>-202</w:t>
     </w:r>
     <w:r w:rsidR="009F62B2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="ko-KR"/>
       </w:rPr>
       <w:t>X</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4DA3EBCA" w14:textId="31DE1089" w:rsidR="000111EA" w:rsidRPr="00444267" w:rsidRDefault="000111EA" w:rsidP="000111EA">
+  <w:p w14:paraId="4DA3EBCA" w14:textId="31DE1089" w:rsidR="000111EA" w:rsidRPr="00AD1140" w:rsidRDefault="000111EA" w:rsidP="000111EA">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="es-MX"/>
+        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00444267">
+    <w:r w:rsidRPr="00AD1140">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="es-MX"/>
+        <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <w:t>DOI: http://dx.doi.org/10.6018/red.</w:t>
     </w:r>
-    <w:r w:rsidR="00444267" w:rsidRPr="00444267">
+    <w:r w:rsidR="00444267" w:rsidRPr="00AD1140">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="en-GB" w:eastAsia="ko-KR"/>
-[...11 lines deleted...]
-      <w:t>xxxxx</w:t>
+        <w:lang w:eastAsia="ko-KR"/>
+      </w:rPr>
+      <w:t>xxxxxx</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2C99F666" w14:textId="3F63776E" w:rsidR="00C5415E" w:rsidRPr="00444267" w:rsidRDefault="00C5415E" w:rsidP="00512BF9">
+  <w:p w14:paraId="2C99F666" w14:textId="3F63776E" w:rsidR="00C5415E" w:rsidRPr="00AD1140" w:rsidRDefault="00C5415E" w:rsidP="00512BF9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="311A4EFF" w14:textId="0B2291D4" w:rsidR="0083276D" w:rsidRDefault="0083276D">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D29427E" wp14:editId="0E02670B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-5725</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="791489" cy="275664"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1507384388" name="Imagen 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="791489" cy="275664"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10444079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23DCFD3A"/>
     <w:lvl w:ilvl="0" w:tplc="B6C09CBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="436"/>
         </w:tabs>
         <w:ind w:left="436" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8169,51 +8173,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="787163971">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1829394833">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="980232643">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1587498458">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2084833811">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="136995066">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8397,50 +8401,51 @@
     <w:rsid w:val="007364AE"/>
     <w:rsid w:val="00746663"/>
     <w:rsid w:val="007548CD"/>
     <w:rsid w:val="0075696B"/>
     <w:rsid w:val="00761F77"/>
     <w:rsid w:val="0076740C"/>
     <w:rsid w:val="00770E38"/>
     <w:rsid w:val="007952F1"/>
     <w:rsid w:val="00795813"/>
     <w:rsid w:val="00795E07"/>
     <w:rsid w:val="007976AD"/>
     <w:rsid w:val="007A7C50"/>
     <w:rsid w:val="007B78AB"/>
     <w:rsid w:val="007B7CED"/>
     <w:rsid w:val="007C4A90"/>
     <w:rsid w:val="007D3383"/>
     <w:rsid w:val="007D340E"/>
     <w:rsid w:val="007E55B3"/>
     <w:rsid w:val="007F1AA0"/>
     <w:rsid w:val="007F29F9"/>
     <w:rsid w:val="007F6459"/>
     <w:rsid w:val="00804C79"/>
     <w:rsid w:val="008173F4"/>
     <w:rsid w:val="00825BE6"/>
     <w:rsid w:val="0083187A"/>
+    <w:rsid w:val="0083276D"/>
     <w:rsid w:val="00835203"/>
     <w:rsid w:val="0084402A"/>
     <w:rsid w:val="00845E0E"/>
     <w:rsid w:val="00851375"/>
     <w:rsid w:val="00853C27"/>
     <w:rsid w:val="008603F3"/>
     <w:rsid w:val="008612D0"/>
     <w:rsid w:val="00863997"/>
     <w:rsid w:val="008830CE"/>
     <w:rsid w:val="00883E5F"/>
     <w:rsid w:val="0089441B"/>
     <w:rsid w:val="008A5F95"/>
     <w:rsid w:val="008A7011"/>
     <w:rsid w:val="008B420A"/>
     <w:rsid w:val="008C150C"/>
     <w:rsid w:val="008E259E"/>
     <w:rsid w:val="008E3166"/>
     <w:rsid w:val="008E4360"/>
     <w:rsid w:val="008F1101"/>
     <w:rsid w:val="009004FE"/>
     <w:rsid w:val="00904E00"/>
     <w:rsid w:val="00942B44"/>
     <w:rsid w:val="0094541E"/>
     <w:rsid w:val="00956DCF"/>
     <w:rsid w:val="0097152B"/>
@@ -8460,75 +8465,77 @@
     <w:rsid w:val="009C35BD"/>
     <w:rsid w:val="009E5B05"/>
     <w:rsid w:val="009F4633"/>
     <w:rsid w:val="009F4FCF"/>
     <w:rsid w:val="009F62B2"/>
     <w:rsid w:val="00A01EFB"/>
     <w:rsid w:val="00A03EC0"/>
     <w:rsid w:val="00A06289"/>
     <w:rsid w:val="00A064A2"/>
     <w:rsid w:val="00A11094"/>
     <w:rsid w:val="00A24875"/>
     <w:rsid w:val="00A27D7F"/>
     <w:rsid w:val="00A36883"/>
     <w:rsid w:val="00A42124"/>
     <w:rsid w:val="00A43656"/>
     <w:rsid w:val="00A46A5D"/>
     <w:rsid w:val="00A475EC"/>
     <w:rsid w:val="00A60D9F"/>
     <w:rsid w:val="00A66207"/>
     <w:rsid w:val="00A66D9D"/>
     <w:rsid w:val="00A921A4"/>
     <w:rsid w:val="00A94680"/>
     <w:rsid w:val="00AA21F1"/>
     <w:rsid w:val="00AB7C4B"/>
     <w:rsid w:val="00AC0B14"/>
+    <w:rsid w:val="00AD1140"/>
     <w:rsid w:val="00AD3654"/>
     <w:rsid w:val="00AE2BA6"/>
     <w:rsid w:val="00AE63FE"/>
     <w:rsid w:val="00AF5CB3"/>
     <w:rsid w:val="00B05E8D"/>
     <w:rsid w:val="00B17B03"/>
     <w:rsid w:val="00B4290C"/>
     <w:rsid w:val="00B469EF"/>
     <w:rsid w:val="00B55F73"/>
     <w:rsid w:val="00B565CC"/>
     <w:rsid w:val="00B57634"/>
     <w:rsid w:val="00B6367A"/>
     <w:rsid w:val="00B746AE"/>
     <w:rsid w:val="00B91E2C"/>
     <w:rsid w:val="00BA4B2F"/>
     <w:rsid w:val="00BA5934"/>
     <w:rsid w:val="00BB1031"/>
     <w:rsid w:val="00BB2384"/>
     <w:rsid w:val="00BB73BD"/>
     <w:rsid w:val="00BC1E90"/>
     <w:rsid w:val="00BC4780"/>
     <w:rsid w:val="00BC4AD1"/>
     <w:rsid w:val="00BF4B91"/>
     <w:rsid w:val="00C059A7"/>
     <w:rsid w:val="00C11096"/>
+    <w:rsid w:val="00C13061"/>
     <w:rsid w:val="00C15ABE"/>
     <w:rsid w:val="00C20997"/>
     <w:rsid w:val="00C44CD2"/>
     <w:rsid w:val="00C47A97"/>
     <w:rsid w:val="00C47D04"/>
     <w:rsid w:val="00C5415E"/>
     <w:rsid w:val="00C72325"/>
     <w:rsid w:val="00C763C0"/>
     <w:rsid w:val="00C773D7"/>
     <w:rsid w:val="00C80F4E"/>
     <w:rsid w:val="00C926A2"/>
     <w:rsid w:val="00CA360B"/>
     <w:rsid w:val="00CC0C97"/>
     <w:rsid w:val="00CE0324"/>
     <w:rsid w:val="00CE15E6"/>
     <w:rsid w:val="00CE35D2"/>
     <w:rsid w:val="00CF0691"/>
     <w:rsid w:val="00CF26A6"/>
     <w:rsid w:val="00CF5133"/>
     <w:rsid w:val="00D01D43"/>
     <w:rsid w:val="00D10D45"/>
     <w:rsid w:val="00D15C28"/>
     <w:rsid w:val="00D53C85"/>
     <w:rsid w:val="00D63A3C"/>
     <w:rsid w:val="00D70962"/>
@@ -8536,50 +8543,51 @@
     <w:rsid w:val="00D753E1"/>
     <w:rsid w:val="00D77159"/>
     <w:rsid w:val="00D77256"/>
     <w:rsid w:val="00D80660"/>
     <w:rsid w:val="00D9044E"/>
     <w:rsid w:val="00D95C91"/>
     <w:rsid w:val="00DB2344"/>
     <w:rsid w:val="00DB47A5"/>
     <w:rsid w:val="00DD5CA0"/>
     <w:rsid w:val="00DD7E23"/>
     <w:rsid w:val="00DE5968"/>
     <w:rsid w:val="00E22008"/>
     <w:rsid w:val="00E26795"/>
     <w:rsid w:val="00E2744D"/>
     <w:rsid w:val="00E27B6E"/>
     <w:rsid w:val="00E32B24"/>
     <w:rsid w:val="00E349C0"/>
     <w:rsid w:val="00E36C89"/>
     <w:rsid w:val="00E46F35"/>
     <w:rsid w:val="00E47BCE"/>
     <w:rsid w:val="00E52F07"/>
     <w:rsid w:val="00E53D14"/>
     <w:rsid w:val="00E726A7"/>
     <w:rsid w:val="00E75CFF"/>
     <w:rsid w:val="00E7636A"/>
+    <w:rsid w:val="00E81CB3"/>
     <w:rsid w:val="00E9113B"/>
     <w:rsid w:val="00E9315A"/>
     <w:rsid w:val="00E9684E"/>
     <w:rsid w:val="00EA06AC"/>
     <w:rsid w:val="00EA348B"/>
     <w:rsid w:val="00EA6CE5"/>
     <w:rsid w:val="00EB240D"/>
     <w:rsid w:val="00EC4341"/>
     <w:rsid w:val="00EF188A"/>
     <w:rsid w:val="00EF5201"/>
     <w:rsid w:val="00F014C8"/>
     <w:rsid w:val="00F05B5C"/>
     <w:rsid w:val="00F12432"/>
     <w:rsid w:val="00F142E9"/>
     <w:rsid w:val="00F153D1"/>
     <w:rsid w:val="00F2456B"/>
     <w:rsid w:val="00F56368"/>
     <w:rsid w:val="00F566F7"/>
     <w:rsid w:val="00F56AB7"/>
     <w:rsid w:val="00F56C03"/>
     <w:rsid w:val="00F56D96"/>
     <w:rsid w:val="00F6484C"/>
     <w:rsid w:val="00F70208"/>
     <w:rsid w:val="00F71EA8"/>
     <w:rsid w:val="00F900BB"/>
@@ -9048,50 +9056,51 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="008603F3"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -9785,51 +9794,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1676493419">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6018/red/54/5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0162643416651724" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0162643416651724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6018/red/54/5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0162643416651724" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0162643416651724" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10073,70 +10086,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>860</Words>
-  <Characters>4567</Characters>
+  <Words>834</Words>
+  <Characters>4590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>169</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PRÁCTICAS DE INNOVACIÓN UNIVERSITARIA SOBRE LAS VENTAJAS Y DEBILIDADES EDUCATIVAS DE LOS ENTORNOS MOOC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>GP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5258</CharactersWithSpaces>
+  <CharactersWithSpaces>5414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PRÁCTICAS DE INNOVACIÓN UNIVERSITARIA SOBRE LAS VENTAJAS Y DEBILIDADES EDUCATIVAS DE LOS ENTORNOS MOOC</dc:title>
   <dc:creator>Usuario de Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>